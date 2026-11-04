--- v0 (2026-08-06)
+++ v1 (2026-11-04)
@@ -2,92 +2,121 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="627BAF8B" w14:textId="77777777" w:rsidR="00B74355" w:rsidRDefault="00B74355" w:rsidP="00273072">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC92041" w14:textId="77777777" w:rsidR="00B74355" w:rsidRDefault="00B74355" w:rsidP="00CB122C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63C60024" w14:textId="77777777" w:rsidR="00B74355" w:rsidRDefault="00B74355" w:rsidP="00CB122C">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="3D5E02E7" w14:textId="129FBD3D" w:rsidR="00BF0EBB" w:rsidRDefault="00CB122C" w:rsidP="00CB122C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6975E20A" wp14:editId="2567C64E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>95250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-514350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2733675" cy="1171575"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Imagen 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns="" id="{8F90F177-02B9-4FA0-8806-9FDB5402616E}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F90F177-02B9-4FA0-8806-9FDB5402616E}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Imagen 1">
                       <a:extLst>
                         <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" xmlns:lc="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" xmlns="" id="{8F90F177-02B9-4FA0-8806-9FDB5402616E}"/>
+                          <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F90F177-02B9-4FA0-8806-9FDB5402616E}"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2733675" cy="1171575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
@@ -379,71 +408,71 @@
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="31"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10314"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w14:paraId="20D8620F" w14:textId="77777777" w:rsidTr="00E916BD">
         <w:trPr>
           <w:trHeight w:val="2684"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10314" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="574B173E" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w:rsidRDefault="00CB122C" w:rsidP="00087AC0">
+          <w:p w14:paraId="574B173E" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w:rsidRDefault="004E4317" w:rsidP="00087AC0">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
                 <w:noProof/>
                 <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
               </w:rPr>
               <w:pict w14:anchorId="0909D7C6">
-                <v:line id="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288" from="6in,17.3pt" to="6in,53.3pt">
+                <v:line id="_x0000_s2050" style="position:absolute;flip:y;z-index:251660288" from="6in,17.3pt" to="6in,53.3pt">
                   <v:stroke endarrow="block"/>
                 </v:line>
               </w:pict>
             </w:r>
             <w:r w:rsidR="00BF0EBB" w:rsidRPr="008722E8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">UBICACIÓN (CROQUIS)                                                                         </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76C78FB2" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w:rsidRDefault="00BF0EBB" w:rsidP="00087AC0">
             <w:pPr>
               <w:pStyle w:val="Textoindependiente"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -542,52 +571,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">* </w:t>
       </w:r>
       <w:r w:rsidRPr="008722E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Copia de Identificación del Propietario.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE023B5" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRDefault="00BF0EBB" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="4087E64C" w14:textId="77777777" w:rsidR="00477F6E" w:rsidRDefault="00477F6E" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24E6532D" w14:textId="77777777" w:rsidR="00477F6E" w:rsidRPr="008722E8" w:rsidRDefault="00477F6E" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C6A9FF" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w:rsidRDefault="00BF0EBB" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -714,90 +741,50 @@
       </w:pPr>
       <w:r w:rsidRPr="008722E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>“RESTAURAR LA INTEGRIDAD DE LOS SISTEMAS ECOLOGICOS DE LA TIERRA CON ESPECIAL PREOCUPACION Y LOS PROCESOS NATURALES QUE SUSTENTAN LA VIDA”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BEB25D" w14:textId="77777777" w:rsidR="00D509AE" w:rsidRDefault="00D509AE" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18AACF51" w14:textId="77777777" w:rsidR="00477F6E" w:rsidRDefault="00477F6E" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4481C65A" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="008722E8" w:rsidRDefault="00BF0EBB" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41A33B65" w14:textId="1E3ABE9F" w:rsidR="00BF0EBB" w:rsidRDefault="00BF0EBB" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008722E8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cantidad _____    Especie __________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2A5D38" w14:textId="77777777" w:rsidR="00670EEB" w:rsidRPr="008722E8" w:rsidRDefault="00670EEB" w:rsidP="00BF0EBB">
       <w:pPr>
@@ -901,201 +888,199 @@
     <w:p w14:paraId="5DEEE31D" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="00087AC0" w:rsidRDefault="00BF0EBB" w:rsidP="00087AC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00087AC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OBSERVACIONES</w:t>
       </w:r>
       <w:r w:rsidRPr="00087AC0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308BB13E" w14:textId="77777777" w:rsidR="00087AC0" w:rsidRPr="00087AC0" w:rsidRDefault="00CB122C" w:rsidP="00087AC0">
+    <w:p w14:paraId="308BB13E" w14:textId="77777777" w:rsidR="00087AC0" w:rsidRPr="00087AC0" w:rsidRDefault="004E4317" w:rsidP="00087AC0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:pict w14:anchorId="59A76FEA">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
-          <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.25pt;margin-top:11.7pt;width:521.25pt;height:116.65pt;z-index:251662336">
+          <v:shape id="_x0000_s2051" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-8.25pt;margin-top:11.7pt;width:521.25pt;height:116.65pt;z-index:251662336">
             <v:textbox>
               <w:txbxContent>
                 <w:p w14:paraId="31B1F98A" w14:textId="77777777" w:rsidR="00D93843" w:rsidRPr="00087AC0" w:rsidRDefault="00D93843">
                   <w:pPr>
                     <w:rPr>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:lang w:val="es-MX"/>
                     </w:rPr>
                     <w:t>_______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A1B6BF7" w14:textId="77777777" w:rsidR="00BF0EBB" w:rsidRPr="00BF0EBB" w:rsidRDefault="00BF0EBB" w:rsidP="00BF0EBB">
       <w:pPr>
         <w:ind w:left="-851"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BF0EBB" w:rsidRPr="00BF0EBB" w:rsidSect="00087AC0">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="295166C8" w14:textId="77777777" w:rsidR="00D93843" w:rsidRDefault="00D93843" w:rsidP="00E312FC">
+    <w:p w14:paraId="4EB7FBD8" w14:textId="77777777" w:rsidR="004E4317" w:rsidRDefault="004E4317" w:rsidP="00E312FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7300D422" w14:textId="77777777" w:rsidR="00D93843" w:rsidRDefault="00D93843" w:rsidP="00E312FC">
+    <w:p w14:paraId="1B08D74F" w14:textId="77777777" w:rsidR="004E4317" w:rsidRDefault="004E4317" w:rsidP="00E312FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
-    <w:notTrueType/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000000" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CC887D6" w14:textId="77777777" w:rsidR="00D93843" w:rsidRDefault="00D93843" w:rsidP="00E312FC">
+    <w:p w14:paraId="791773D3" w14:textId="77777777" w:rsidR="004E4317" w:rsidRDefault="004E4317" w:rsidP="00E312FC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55594DF2" w14:textId="77777777" w:rsidR="00D93843" w:rsidRDefault="00D93843" w:rsidP="00E312FC">
+    <w:p w14:paraId="4BA5A308" w14:textId="77777777" w:rsidR="004E4317" w:rsidRDefault="004E4317" w:rsidP="00E312FC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01E6CE11" w14:textId="77777777" w:rsidR="00CB122C" w:rsidRDefault="00CB122C" w:rsidP="00CB122C">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>PROGRAMA DE RE</w:t>
     </w:r>
     <w:r w:rsidRPr="001B289B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>FORE</w:t>
     </w:r>
@@ -1123,181 +1108,199 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve"> “</w:t>
     </w:r>
     <w:r w:rsidRPr="001B289B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>SEMBREMOS VIDA”</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B268905" w14:textId="77777777" w:rsidR="00CB122C" w:rsidRDefault="00CB122C">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BF0EBB"/>
     <w:rsid w:val="00087AC0"/>
     <w:rsid w:val="00087C0D"/>
+    <w:rsid w:val="00105187"/>
     <w:rsid w:val="00172F0A"/>
     <w:rsid w:val="001B40AB"/>
+    <w:rsid w:val="001C09FC"/>
     <w:rsid w:val="001C3016"/>
     <w:rsid w:val="001D589B"/>
+    <w:rsid w:val="002054F3"/>
     <w:rsid w:val="002253D3"/>
     <w:rsid w:val="00225AE6"/>
+    <w:rsid w:val="00273072"/>
     <w:rsid w:val="002C07FD"/>
     <w:rsid w:val="002D2F10"/>
     <w:rsid w:val="00304F21"/>
+    <w:rsid w:val="00352D93"/>
     <w:rsid w:val="0035705B"/>
     <w:rsid w:val="003B7C58"/>
     <w:rsid w:val="00444C08"/>
     <w:rsid w:val="00465402"/>
+    <w:rsid w:val="00474378"/>
     <w:rsid w:val="00477F6E"/>
     <w:rsid w:val="00494BC5"/>
+    <w:rsid w:val="004B54C4"/>
+    <w:rsid w:val="004D13FD"/>
+    <w:rsid w:val="004E4317"/>
     <w:rsid w:val="005064AA"/>
     <w:rsid w:val="00522F80"/>
+    <w:rsid w:val="0053105F"/>
     <w:rsid w:val="005F549A"/>
     <w:rsid w:val="00635921"/>
+    <w:rsid w:val="006636F3"/>
     <w:rsid w:val="00670EEB"/>
     <w:rsid w:val="006A122F"/>
     <w:rsid w:val="007704FD"/>
     <w:rsid w:val="00794D80"/>
     <w:rsid w:val="007C3970"/>
     <w:rsid w:val="008048AB"/>
     <w:rsid w:val="008303C5"/>
     <w:rsid w:val="00840D6C"/>
     <w:rsid w:val="008574F2"/>
+    <w:rsid w:val="00861343"/>
     <w:rsid w:val="008771A4"/>
     <w:rsid w:val="008871F0"/>
     <w:rsid w:val="008A1808"/>
     <w:rsid w:val="008B52FD"/>
     <w:rsid w:val="008C285D"/>
     <w:rsid w:val="008D3252"/>
     <w:rsid w:val="008F4780"/>
+    <w:rsid w:val="009233A4"/>
     <w:rsid w:val="009B14DB"/>
     <w:rsid w:val="00A107DC"/>
+    <w:rsid w:val="00A47D68"/>
     <w:rsid w:val="00A85ACC"/>
     <w:rsid w:val="00AC04E0"/>
     <w:rsid w:val="00AE5354"/>
     <w:rsid w:val="00B657B0"/>
+    <w:rsid w:val="00B74355"/>
     <w:rsid w:val="00BC253D"/>
     <w:rsid w:val="00BF0EBB"/>
     <w:rsid w:val="00C50329"/>
     <w:rsid w:val="00C62B6A"/>
     <w:rsid w:val="00C83603"/>
     <w:rsid w:val="00C85085"/>
     <w:rsid w:val="00CB122C"/>
     <w:rsid w:val="00CF2182"/>
+    <w:rsid w:val="00D33E1D"/>
     <w:rsid w:val="00D509AE"/>
     <w:rsid w:val="00D87CE0"/>
     <w:rsid w:val="00D93843"/>
     <w:rsid w:val="00DC0D03"/>
     <w:rsid w:val="00DE3A0A"/>
     <w:rsid w:val="00E312FC"/>
     <w:rsid w:val="00E916BD"/>
     <w:rsid w:val="00EB2288"/>
     <w:rsid w:val="00EE0854"/>
+    <w:rsid w:val="00FF75E6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30721"/>
+    <o:shapedefaults v:ext="edit" spidmax="2052"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4ED548A6"/>
   <w15:docId w15:val="{CAE568C3-BB1C-47B3-9265-BF6437061A8C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1625,50 +1628,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BF0EBB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo2Car"/>
     <w:qFormat/>
     <w:rsid w:val="00BF0EBB"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="1"/>
@@ -1826,51 +1834,51 @@
       <w:rFonts w:ascii="Cambria" w:eastAsia="MS Mincho" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00172F0A"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1130631527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1990135709">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2157,78 +2165,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FB55C9B-6A5A-4736-B49A-F7E97AC50255}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E812304-C1EA-44F8-8DCF-73CF5427E8C2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>235</Words>
-  <Characters>1297</Characters>
+  <Characters>1295</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1529</CharactersWithSpaces>
+  <CharactersWithSpaces>1527</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>PC</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>